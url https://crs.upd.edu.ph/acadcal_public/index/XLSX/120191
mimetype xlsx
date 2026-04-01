--- v0 (2025-11-14)
+++ v1 (2026-04-01)
@@ -15,1240 +15,1246 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="First Semester AY 2019-2020" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Regular Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2019-2020</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the BOR (Board of Regents) and the OUR (Office of the University Registrar). For the official calendar published by the BOR, you may get a copy in their website (http://upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Application Period for Transfer Students</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>03 Jun 2019 (Mon)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>28 Jun 2019 (Fri)</t>
         </is>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Deadline for Transfer Students to File Application for Submission</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>28 Jun 2019, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Removal Examination Period</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>15 Jul 2019 (Mon)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>26 Jul 2019 (Fri)</t>
         </is>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Committee On Student Admissions, Progress and Graduation (CSAPG) Meeting</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>15 Jul 2019, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Validation for Advanced Credit</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>15 Jul 2019 (Mon)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>08 Aug 2019 (Thu)</t>
         </is>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>General Waitlisting Period</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>15 Jul 2019 (Mon)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>26 Jul 2019 (Fri)</t>
         </is>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Curriculum Committee Meeting</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>22 Jul 2019, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>29 Jul 2019, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>05 Jan 2020, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E14" s="1"/>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>29 Jul 2019, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>31 Jul 2019, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>29 Jul 2019, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>31 Jul 2019, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>29 Jul 2019 (Mon)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>05 Jan 2020 (Sun)</t>
         </is>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>General Registration for All UPD Undergraduate and Graduate Students</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>30 Jul 2019, 00:00:00 (Tue)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>31 Jul 2019, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>General Registration for All Students, including Cross-Registrants/Non-Degree/Special Students</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>31 Jul 2019, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>31 Jul 2019, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Auto-Relinquish Date</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>31 Jul 2019, 04:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>01 Aug 2019, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>18 Nov 2019, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>02 Aug 2019 (Fri)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>03 Dec 2019 (Tue)</t>
         </is>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>Deadline for Students to Withdraw Enlistments</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>02 Aug 2019, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>09 Aug 2019, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>First Semester 2019-2020</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>09 Aug 2019, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>First Semester 2019-2020</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Approved List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>16 Aug 2019, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit Appeals/Cases for CSAPG Consideration</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>16 Aug 2019, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>Quezon Day (QC Only)</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Holiday</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>19 Aug 2019 (Mon)</t>
         </is>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>Ninoy Aquino Day</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Holiday</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>21 Aug 2019 (Wed)</t>
         </is>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Tentative List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>23 Aug 2019, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>Deadline of Application for Graduation for Graduating Students</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>23 Aug 2019, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>University Council Meeting to Recommend for BOR Approval the List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>02 Sep 2019, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Deadline of Faculty Service Record Submission</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>13 Sep 2019, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>Mid-Semester</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>01 Oct 2019 (Tue)</t>
         </is>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>30 Oct 2019, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>All Saints Day</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Holiday</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>01 Nov 2019 (Fri)</t>
         </is>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>Last Day for Graduating Students to Clear Their Deficiencies</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>22 Nov 2019, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>Bonifacio Day</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Holiday</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>30 Nov 2019 (Sat)</t>
         </is>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>04 Dec 2019, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>25 Jul 2021, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2019-2020</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>Integration Period</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>04 Dec 2019 (Wed)</t>
         </is>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>05 Dec 2019 (Thu)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>12 Dec 2019 (Thu)</t>
         </is>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>21 Dec 2019 (Sat)</t>
         </is>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>Christmas Day</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Holiday</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>25 Dec 2019 (Wed)</t>
         </is>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SET Results Availability</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>28 Dec 2019, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>Rizal Day</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Holiday</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>30 Dec 2019 (Mon)</t>
         </is>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>Last Day of the Year</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Holiday</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>31 Dec 2019 (Tue)</t>
         </is>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>05 Jan 2020 (Sun)</t>
         </is>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>First Semester 2019-2020</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>