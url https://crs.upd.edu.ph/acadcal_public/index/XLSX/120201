--- v0 (2025-12-24)
+++ v1 (2026-04-20)
@@ -15,960 +15,966 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="First Semester AY 2020-2021" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Regular Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the BOR (Board of Regents) and the OUR (Office of the University Registrar). For the official calendar published by the BOR, you may get a copy in their website (http://upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Application Period for Transfer Students</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>01 Jun 2020 (Mon)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>10 Jul 2020 (Fri)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Deadline for Transfer Students to File Application for Submission</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>10 Jul 2020, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>General Waitlisting Period</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>29 Aug 2020 (Sat)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>02 Sep 2020 (Wed)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>04 Sep 2020 (Fri)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>07 Feb 2021 (Sun)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>04 Sep 2020, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>07 Feb 2021, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>04 Sep 2020, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>08 Sep 2020, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>04 Sep 2020, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>08 Sep 2020, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>General Registration for All UPD Undergraduate and Graduate Students</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>05 Sep 2020, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>08 Sep 2020, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Auto-Relinquish Date</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>07 Sep 2020, 04:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>General Registration for All Students, including Cross-Registrants/Non-Degree/Special Students</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>08 Sep 2020, 00:00:00 (Tue)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>08 Sep 2020, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>10 Sep 2020 (Thu)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>09 Dec 2020 (Wed)</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Deadline for Students to Withdraw Enlistments</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>10 Sep 2020, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Approved List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>25 Sep 2020, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Midyear 2020</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>30 Sep 2020, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>30 Sep 2020, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Tentative List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>02 Oct 2020, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>Mid-Semester</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>23 Oct 2020 (Fri)</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>Last Day for Graduating Students to Clear Their Deficiencies</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>20 Nov 2020, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit Appeals/Cases for CSAPG Consideration</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>25 Nov 2020, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>Curriculum Committee Meeting</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>07 Dec 2020, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>10 Dec 2020, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>30 Jan 2022, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>Integration Period</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>10 Dec 2020 (Thu)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>10 Dec 2020 (Thu)</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>11 Dec 2020 (Fri)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>18 Dec 2020 (Fri)</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>22 Jan 2021 (Fri)</t>
         </is>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SET Results Availability</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>29 Jan 2021, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>07 Feb 2021 (Sun)</t>
         </is>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>