--- v0 (2025-10-26)
+++ v1 (2026-04-23)
@@ -15,928 +15,934 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Second Semester AY 2020-2021" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Regular Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the BOR (Board of Regents) and the OUR (Office of the University Registrar). For the official calendar published by the BOR, you may get a copy in their website (http://upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Removal Examination Period</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>04 Jan 2021 (Mon)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>28 Jan 2021 (Thu)</t>
         </is>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Validation for Advanced Credit</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>25 Jan 2021 (Mon)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>18 Feb 2021 (Thu)</t>
         </is>
       </c>
       <c r="E8" s="1"/>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit Appeals/Cases for CSAPG Consideration</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>01 Feb 2021, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>General Waitlisting Period</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>03 Feb 2021 (Wed)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>05 Feb 2021 (Fri)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>08 Feb 2021, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>10 Feb 2021, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>08 Feb 2021, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>25 Jul 2021, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>08 Feb 2021 (Mon)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>25 Jul 2021 (Sun)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>08 Feb 2021, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>10 Feb 2021, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>General Registration for All UPD Undergraduate and Graduate Students</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>09 Feb 2021, 00:00:00 (Tue)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>10 Feb 2021, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Auto-Relinquish Date</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>09 Feb 2021, 04:00:00 (Tue)</t>
         </is>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>General Registration for All Students, including Cross-Registrants/Non-Degree/Special Students</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>10 Feb 2021, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>10 Feb 2021, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Committee On Student Admissions, Progress and Graduation (CSAPG) Meeting</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>17 Feb 2021, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>01 Mar 2021 (Mon)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>11 Jun 2021 (Fri)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Deadline for Students to Withdraw Enlistments</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>01 Mar 2021, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Tentative List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>23 Mar 2021, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>2nd 2020-2021</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>31 Mar 2021, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>31 Mar 2021, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>Mid-Semester</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>24 Apr 2021 (Sat)</t>
         </is>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>11 Jun 2021, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Second Semester 2020-2021 (per OVPAA Memo No. 2021-61A)</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>11 Jun 2021, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Second Semester 2020-2021 (per OVPAA Memo No. 2021-61A)</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>12 Jun 2021, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>31 Jul 2022, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>14 Jun 2021 (Mon)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>19 Jun 2021 (Sat)</t>
         </is>
       </c>
       <c r="E28" s="1"/>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>Last Day for Graduating Students to Clear Their Deficiencies</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>19 Jun 2021, 23:59:59 (Sat)</t>
         </is>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>03 Jul 2021 (Sat)</t>
         </is>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SET Results Availability</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>09 Jul 2021, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>25 Jul 2021 (Sun)</t>
         </is>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2020-2021</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>