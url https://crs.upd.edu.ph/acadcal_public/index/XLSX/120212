--- v0 (2025-11-04)
+++ v1 (2026-04-07)
@@ -15,728 +15,734 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Second Semester AY 2021-2022" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Regular Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2021-2022</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the BOR (Board of Regents) and the OUR (Office of the University Registrar). For the official calendar published by the BOR, you may get a copy in their website (http://upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>31 Jan 2022, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>03 Feb 2022, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>2nd 2021-2022</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>31 Jan 2022, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>31 Jul 2022, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2021-2022</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>31 Jan 2022, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>03 Feb 2022, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>31 Jan 2022 (Mon)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>14 Jun 2022 (Tue)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2021-2022</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Auto-Relinquish Date</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>01 Feb 2022, 04:00:00 (Tue)</t>
         </is>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>General Registration for All UPD Undergraduate and Graduate Students</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>02 Feb 2022, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>03 Feb 2022, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="E12" s="1"/>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>General Registration for All Students, including Cross-Registrants/Non-Degree/Special Students</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>03 Feb 2022, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>03 Feb 2022, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>07 Feb 2022 (Mon)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>25 May 2022 (Wed)</t>
         </is>
       </c>
       <c r="E14" s="1"/>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Deadline for Students to Withdraw Enlistments</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>07 Feb 2022, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>15 Mar 2022, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2021-2022</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>15 Mar 2022, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2021-2022</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Mid-Semester</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>01 Apr 2022 (Fri)</t>
         </is>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>06 May 2022, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>10 May 2022, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>28 May 2022 (Sat)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>04 Jun 2022 (Sat)</t>
         </is>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>05 Jun 2022, 00:00:00 (Sun)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>30 Jul 2023, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Second Semester 2021-2022</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>13 Jun 2022 (Mon)</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SET Results Availability</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>20 Jun 2022, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>Mid-Trimester</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>20 Jun 2022 (Mon)</t>
         </is>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>31 Jul 2022 (Sun)</t>
         </is>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>