--- v0 (2025-10-22)
+++ v1 (2026-04-30)
@@ -15,1040 +15,1046 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="First Semester AY 2022-2023" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Regular Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2022-2023</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the BOR (Board of Regents) and the OUR (Office of the University Registrar). For the official calendar published by the BOR, you may get a copy in their website (http://upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Application Period for Transfer Students</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>01 Jun 2022 (Wed)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>30 Jun 2022 (Thu)</t>
         </is>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Curriculum Committee Meeting</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>06 Jun 2022, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Removal Examination Period</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>12 Aug 2022 (Fri)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>18 Aug 2022 (Thu)</t>
         </is>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Validation for Advanced Credit</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>15 Aug 2022 (Mon)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>09 Sep 2022 (Fri)</t>
         </is>
       </c>
       <c r="E10" s="1"/>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit Appeals/Cases for CSAPG Consideration</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>15 Aug 2022, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Committee On Student Admissions, Progress and Graduation (CSAPG) Meeting</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>22 Aug 2022, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>General Waitlisting Period</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>26 Aug 2022 (Fri)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>29 Aug 2022 (Mon)</t>
         </is>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>30 Aug 2022, 00:00:00 (Tue)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>05 Sep 2022, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="E14" s="1"/>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>30 Aug 2022 (Tue)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>05 Feb 2023 (Sun)</t>
         </is>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>30 Aug 2022, 00:00:00 (Tue)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>05 Feb 2023, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>30 Aug 2022, 00:00:00 (Tue)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>01 Sep 2022, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>General Registration for All UPD Undergraduate and Graduate Students</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>31 Aug 2022, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>01 Sep 2022, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Auto-Relinquish Date</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>31 Aug 2022, 04:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>General Registration for All Students, including Cross-Registrants/Non-Degree/Special Students</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>01 Sep 2022, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>01 Sep 2022, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>05 Sep 2022 (Mon)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>21 Dec 2022 (Wed)</t>
         </is>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Deadline for Students to Withdraw Enlistments</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>05 Sep 2022, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>Deadline of Application for Graduation for Graduating Students</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>20 Sep 2022, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1st 2022-2023</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Approved List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>20 Sep 2022, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Midyear 2022</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Tentative List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>27 Sep 2022, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1st 2022-2023</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>University Council Meeting to Recommend for BOR Approval the List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>10 Oct 2022, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Midyear 2022</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>Mid-Semester</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>26 Oct 2022 (Wed)</t>
         </is>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>26 Oct 2022, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2022-2023</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>26 Oct 2022, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2022-2023</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>23 Nov 2022, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>06 Dec 2022, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>Last Day for Graduating Students to Clear Their Deficiencies</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>16 Dec 2022, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>22 Dec 2022, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>30 Jan 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2022-2023</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>Integration Period</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>02 Jan 2023 (Mon)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>03 Jan 2023 (Tue)</t>
         </is>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>04 Jan 2023 (Wed)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>11 Jan 2023 (Wed)</t>
         </is>
       </c>
       <c r="E35" s="1"/>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>19 Jan 2023 (Thu)</t>
         </is>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SET Results Availability</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>26 Jan 2023, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>05 Feb 2023 (Sun)</t>
         </is>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2022-2023</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>