--- v0 (2025-12-22)
+++ v1 (2026-05-02)
@@ -15,1068 +15,1074 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="First Semester AY 2024-2025" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Regular Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2024-2025</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the BOR (Board of Regents) and the OUR (Office of the University Registrar). For the official calendar published by the BOR, you may get a copy in their website (http://upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Curriculum Committee Meeting</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>03 Jun 2024, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Validation for Advanced Credit</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>30 Jul 2024 (Tue)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>24 Aug 2024 (Sat)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Removal Examination Period</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>09 Aug 2024 (Fri)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>13 Aug 2024 (Tue)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>14 Aug 2024 (Wed)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>14 Jan 2025 (Tue)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>14 Aug 2024, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>14 Jan 2025, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>14 Aug 2024, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>16 Aug 2024, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>14 Aug 2024, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>16 Aug 2024, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>General Registration for All UPD Undergraduate and Graduate Students</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>15 Aug 2024, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>16 Aug 2024, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>General Registration for All Students, including Cross-Registrants/Non-Degree/Special Students</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>16 Aug 2024, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>16 Aug 2024, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Auto-Relinquish Date</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>16 Aug 2024, 04:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Deadline for Students to Withdraw Enlistments</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>16 Aug 2024, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>20 Aug 2024 (Tue)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>09 Dec 2024 (Mon)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Deadline of Application for Graduation for Graduating Students</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>04 Sep 2024, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Tentative List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>11 Sep 2024, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>13 Sep 2024, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>13 Sep 2024, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Approved List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>16 Sep 2024, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Midyear 2024</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>Mid-Semester</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>14 Oct 2024 (Mon)</t>
         </is>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>University Council Meeting to Recommend for BOR Approval the List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>21 Oct 2024, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Midyear 2024</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit Appeals/Cases for CSAPG Consideration</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>04 Nov 2024, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>Committee On Student Admissions, Progress and Graduation (CSAPG) Meeting</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>18 Nov 2024, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>20 Nov 2024, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>25 Nov 2024, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>Last Day for Graduating Students to Clear Their Deficiencies</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>26 Nov 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>10 Dec 2024, 00:00:00 (Tue)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>13 Jan 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>Integration Period</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>10 Dec 2024 (Tue)</t>
         </is>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>11 Dec 2024 (Wed)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>17 Dec 2024 (Tue)</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>09 Jan 2025 (Thu)</t>
         </is>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>14 Jan 2025 (Tue)</t>
         </is>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SET Results Availability</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>16 Jan 2025, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>1st Sem 2024-2025</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>