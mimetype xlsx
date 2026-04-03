--- v2 (2026-03-07)
+++ v3 (2026-04-03)
@@ -15,1108 +15,1114 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="First Semester AY 2025-2026" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Regular Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First Semester AY 2025-2026</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the BOR (Board of Regents) and the OUR (Office of the University Registrar). For the official calendar published by the BOR, you may get a copy in their website (http://upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Validation for Advanced Credit</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>22 Jul 2025 (Tue)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>15 Aug 2025 (Fri)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>General Waitlisting Period</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>29 Jul 2025 (Tue)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>01 Aug 2025 (Fri)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Removal Examination Period</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>29 Jul 2025 (Tue)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>05 Aug 2025 (Tue)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>06 Aug 2025, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>08 Aug 2025, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>06 Aug 2025, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>13 Jan 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>06 Aug 2025 (Wed)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>13 Jan 2026 (Tue)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>06 Aug 2025, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>08 Aug 2025, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>General Registration for All UPD Undergraduate and Graduate Students</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>07 Aug 2025, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>08 Aug 2025, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Auto-Relinquish Date</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>07 Aug 2025, 04:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>General Registration for All Students, including Cross-Registrants/Non-Degree/Special Students</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>08 Aug 2025, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>08 Aug 2025, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Deadline for Students to Withdraw Enlistments</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>08 Aug 2025, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>11 Aug 2025 (Mon)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>05 Dec 2025 (Fri)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Committee On Student Admissions, Progress and Graduation (CSAPG) Meeting</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>18 Aug 2025, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>17 Nov 2025, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit Appeals/Cases for CSAPG Consideration</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>18 Aug 2025, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>03 Nov 2025, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Approved List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>26 Aug 2025, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Midyear 2025</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Deadline of Application for Graduation for Graduating Students</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>26 Aug 2025, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>31 Aug 2025, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>31 Aug 2025, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Tentative List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>02 Sep 2025, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>University Council Meeting to Recommend for BOR Approval the List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>15 Sep 2025, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Midyear 2025</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>Mid-Semester</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>08 Oct 2025 (Wed)</t>
         </is>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>Expiration for Temporary Student Accounts</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>10 Oct 2025, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>1st 2025-2026</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>Curriculum Committee Meeting</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>03 Nov 2025, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>06 Nov 2025, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>19 Nov 2025, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>06 Dec 2025, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>01 Aug 2026, 23:59:59 (Sat)</t>
+          <t>10 Jan 2027, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Integration Period</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>06 Dec 2025 (Sat)</t>
         </is>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>09 Dec 2025 (Tue)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>16 Dec 2025 (Tue)</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>08 Jan 2026 (Thu)</t>
         </is>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>13 Jan 2026 (Tue)</t>
         </is>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SET Results Availability</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>15 Jan 2026, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2025-2026</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>