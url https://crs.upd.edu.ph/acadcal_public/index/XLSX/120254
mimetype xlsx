--- v0 (2026-06-01)
+++ v1 (2026-06-23)
@@ -277,224 +277,224 @@
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>04 Jun 2026 (Thu)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>11 Jun 2026 (Thu)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>General Registration</t>
+          <t>General Registration for All UPD Undergraduate and Graduate Students</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>15 Jun 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>16 Jun 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>General Registration for All UPD Undergraduate and Graduate Students</t>
+          <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Registration Events</t>
+          <t>Time Period</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>15 Jun 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>16 Jun 2026, 23:59:59 (Tue)</t>
+          <t>04 Aug 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BOR Approved</t>
+          <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>Term Duration for Grade Completion</t>
+          <t>General Registration</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Time Period</t>
+          <t>Registration Events</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>15 Jun 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>04 Aug 2026, 23:59:59 (Tue)</t>
+          <t>16 Jun 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>Complementary Activity</t>
+          <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>15 Jun 2026 (Mon)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>04 Aug 2026 (Tue)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>Committee On Student Admissions, Progress and Graduation (CSAPG) Meeting</t>
+          <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Meeting</t>
+          <t>Registration Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>15 Jun 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
-      <c r="D14" s="1"/>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>16 Jun 2026, 23:59:59 (Tue)</t>
+        </is>
+      </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
+          <t>Committee On Student Admissions, Progress and Graduation (CSAPG) Meeting</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Registration Events</t>
+          <t>Meeting</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>15 Jun 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D15" s="1"/>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>General Registration for All Students, including Cross-Registrants/Non-Degree/Special Students</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>16 Jun 2026, 00:00:00 (Tue)</t>
@@ -553,132 +553,132 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>16 Jun 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>Last Day of Payment for Registration</t>
+          <t>Official Class Period</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Deadline</t>
+          <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>16 Jun 2026, 23:59:59 (Tue)</t>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+          <t>18 Jun 2026 (Thu)</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>22 Jul 2026 (Wed)</t>
+        </is>
+      </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Complementary Activity</t>
+          <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>Official Class Period</t>
+          <t>Deadline for Colleges to Submit to OUR the Approved List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Class-Related Events</t>
+          <t>Deadline</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>18 Jun 2026 (Thu)</t>
-[...6 lines deleted...]
-      </c>
+          <t>22 Jun 2026, 23:59:59 (Mon)</t>
+        </is>
+      </c>
+      <c r="D20" s="1"/>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Midyear 2026</t>
+          <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>Deadline for Colleges to Submit to OUR the Approved List of Candidates for Graduation</t>
+          <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>22 Jun 2026, 23:59:59 (Mon)</t>
+          <t>25 Jun 2026, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>2nd 2025-2026</t>
+          <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BOR Approved</t>
+          <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>25 Jun 2026, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>