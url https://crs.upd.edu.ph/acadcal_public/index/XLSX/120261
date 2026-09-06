--- v0 (2026-07-26)
+++ v1 (2026-09-06)
@@ -313,108 +313,108 @@
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>30 Jul 2026 (Thu)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>03 Aug 2026 (Mon)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2026-2027</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>Term Duration for Grade Completion</t>
+          <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Time Period</t>
+          <t>Registration Events</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>05 Aug 2026, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>10 Jan 2027, 23:59:59 (Sun)</t>
+          <t>07 Aug 2026, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2026-2027</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>Complementary Activity</t>
+          <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>General Registration for Freshmen, Graduating, PWDs, Varsity, HASPAG, and Graduate Students</t>
+          <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Registration Events</t>
+          <t>Time Period</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>05 Aug 2026, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>07 Aug 2026, 23:59:59 (Fri)</t>
+          <t>10 Jan 2027, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2026-2027</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BOR Approved</t>
+          <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>05 Aug 2026 (Wed)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>10 Jan 2027 (Sun)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
@@ -653,128 +653,128 @@
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>17 Aug 2026, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Midyear 2026</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>Last Day of Payment for Registration</t>
+          <t>Deadline of Application for Graduation for Graduating Students</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>17 Aug 2026, 23:59:59 (Mon)</t>
+          <t>25 Aug 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2026-2027</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Complementary Activity</t>
+          <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>Last Day of Payment for Change of Matriculation</t>
+          <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>17 Aug 2026, 23:59:59 (Mon)</t>
+          <t>01 Sep 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2026-2027</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>Deadline of Application for Graduation for Graduating Students</t>
+          <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>25 Aug 2026, 23:59:59 (Tue)</t>
+          <t>01 Sep 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2026-2027</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>BOR Approved</t>
+          <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>Deadline for Colleges to Submit to OUR the Tentative List of Candidates for Graduation</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>01 Sep 2026, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1st Semester 2026-2027</t>
         </is>
       </c>