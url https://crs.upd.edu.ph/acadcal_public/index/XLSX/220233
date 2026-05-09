--- v0 (2025-11-11)
+++ v1 (2026-05-09)
@@ -15,624 +15,630 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Third Trimester AY 2023-2024" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>MBA and MS Fin Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Third Trimester AY 2023-2024</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the VSB (Virata School of Business) and the OUR (Office of the University Registrar). For the official calendar published by the VSB, you may get a copy in their website (http://cba.upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>23 May 2024, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>27 May 2024, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>23 May 2024, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>19 Sep 2024, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>23 May 2024 (Thu)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>19 Sep 2024 (Thu)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>28 May 2024 (Tue)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>23 Aug 2024 (Fri)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Deadline for Students to Withdraw Enlistments</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>28 May 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>04 Jun 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>04 Jun 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Mid-Trimester</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>11 Jul 2024 (Thu)</t>
         </is>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>01 Aug 2024, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>09 Aug 2024, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>29 Aug 2024 (Thu)</t>
         </is>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>29 Aug 2024, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>02 Sep 2025, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t> 3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>29 Aug 2024 (Thu)</t>
         </is>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>3dr Trim 2023-2024</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>05 Sep 2024 (Thu)</t>
         </is>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SET Results Availability</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>12 Sep 2024, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2023-2024</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>