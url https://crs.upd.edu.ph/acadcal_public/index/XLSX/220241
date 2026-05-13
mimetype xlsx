--- v0 (2025-11-14)
+++ v1 (2026-05-13)
@@ -15,712 +15,718 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="First Trimester AY 2024-2025" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>MBA and MS Fin Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>First Trimester AY 2024-2025</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the VSB (Virata School of Business) and the OUR (Office of the University Registrar). For the official calendar published by the VSB, you may get a copy in their website (http://cba.upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>20 Sep 2024, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>09 Jan 2025, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>20 Sep 2024 (Fri)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>09 Jan 2025 (Thu)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>20 Sep 2024, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>24 Sep 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Auto-Relinquish Date</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>21 Sep 2024, 04:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>25 Sep 2024 (Wed)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>17 Dec 2024 (Tue)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Deadline for Students to Withdraw Enlistments</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>25 Sep 2024, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Deadline for Late Registration</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>02 Oct 2024 (Wed)</t>
         </is>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>08 Oct 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>08 Oct 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Deadline of Application for Graduation for Graduating Students</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>09 Oct 2024, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Mid-Trimester</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>06 Nov 2024 (Wed)</t>
         </is>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>26 Nov 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>03 Dec 2024, 23:59:59 (Tue)</t>
         </is>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>18 Dec 2024, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>04 Jan 2026, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>18 Dec 2024 (Wed)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>21 Dec 2024 (Sat)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>08 Jan 2025 (Wed)</t>
         </is>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SET Results Availability</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>09 Jan 2025, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>09 Jan 2025 (Thu)</t>
         </is>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>First Trimester 2024-2025</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>