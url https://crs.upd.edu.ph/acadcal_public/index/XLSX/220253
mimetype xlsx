--- v0 (2026-05-11)
+++ v1 (2026-06-24)
@@ -365,107 +365,107 @@
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>11 May 2026 (Mon)</t>
         </is>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Third Trimester 2025-2026</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>Last Day of Payment for Change of Matriculation</t>
+          <t>Deadline of Application for Graduation for Graduating Students</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>18 May 2026, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Third Trimester 2025-2026</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>Complementary Activity</t>
+          <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>Deadline of Application for Graduation for Graduating Students</t>
+          <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>18 May 2026, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Third Trimester 2025-2026</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BOR Approved</t>
+          <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>Last Day of Payment for Registration</t>
+          <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>18 May 2026, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Third Trimester 2025-2026</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
@@ -533,98 +533,98 @@
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>10 Jul 2026, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Third Trimester 2025-2026</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>Final Examinations</t>
+          <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Class-Related Events</t>
+          <t>Time Period</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>25 Jul 2026 (Sat)</t>
+          <t>25 Jul 2026, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>31 Jul 2026 (Fri)</t>
+          <t>30 Apr 2027, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Third Trimester 2025-2026</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>Period for Grade Completion</t>
+          <t>Final Examinations</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Time Period</t>
+          <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>25 Jul 2026, 00:00:00 (Sat)</t>
+          <t>25 Jul 2026 (Sat)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>30 Apr 2027, 23:59:59 (Fri)</t>
+          <t>31 Jul 2026 (Fri)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Third Trimester 2025-2026</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">