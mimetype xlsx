--- v0 (2026-03-20)
+++ v1 (2026-05-24)
@@ -256,51 +256,51 @@
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>16 Mar 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>19 Jul 2026, 23:59:59 (Sun)</t>
+          <t>05 Jul 2026, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2025-2026</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
@@ -320,51 +320,51 @@
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>16 Mar 2026 (Mon)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>19 Jul 2026 (Sun)</t>
+          <t>05 Jul 2026 (Sun)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2025-2026</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">