--- v1 (2026-05-24)
+++ v2 (2026-06-19)
@@ -273,108 +273,108 @@
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>16 Mar 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>05 Jul 2026, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2025-2026</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>General Registration</t>
+          <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Registration Events</t>
+          <t>Time Period</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>16 Mar 2026, 00:00:00 (Mon)</t>
+          <t>16 Mar 2026 (Mon)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>18 Mar 2026, 23:59:59 (Wed)</t>
+          <t>05 Jul 2026 (Sun)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2025-2026</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BOR Approved</t>
+          <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>Academic Term Duration</t>
+          <t>General Registration</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Time Period</t>
+          <t>Registration Events</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>16 Mar 2026 (Mon)</t>
+          <t>16 Mar 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>05 Jul 2026 (Sun)</t>
+          <t>18 Mar 2026, 23:59:59 (Wed)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2025-2026</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>Complementary Activity</t>
+          <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>19 Mar 2026 (Thu)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>18 Jun 2026 (Thu)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
@@ -565,98 +565,98 @@
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>04 Jun 2026, 23:59:59 (Thu)</t>
         </is>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2025-2026</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>Final Examinations</t>
+          <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Class-Related Events</t>
+          <t>Time Period</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>19 Jun 2026 (Fri)</t>
+          <t>19 Jun 2026, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>24 Jun 2026 (Wed)</t>
+          <t>04 Jul 2027, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2025-2026</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>Period for Grade Completion</t>
+          <t>Final Examinations</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Time Period</t>
+          <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>19 Jun 2026, 00:00:00 (Fri)</t>
+          <t>19 Jun 2026 (Fri)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>04 Jul 2027, 23:59:59 (Sun)</t>
+          <t>24 Jun 2026 (Wed)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>3rd Trim 2025-2026</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">